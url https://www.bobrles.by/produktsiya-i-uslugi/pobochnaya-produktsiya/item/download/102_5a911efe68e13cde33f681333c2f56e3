--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -11,135 +11,123 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="120" windowWidth="19035" windowHeight="11910"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$H$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$H$15</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>УТВЕРЖДАЮ</t>
   </si>
   <si>
     <t>отпускные  цены  на  продукцию  побочного  пользования</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование  продукции</t>
   </si>
   <si>
     <t>Ед.изм.</t>
   </si>
   <si>
     <t xml:space="preserve">Директор </t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Цена без НДС, бел.руб.</t>
   </si>
   <si>
     <t>т</t>
   </si>
   <si>
     <t>___________А.Н. Цвирко</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>ПРЕЙСКУРАНТ № 10</t>
   </si>
   <si>
     <t>кг</t>
   </si>
   <si>
     <t>Бобруйского  лесхоза</t>
   </si>
   <si>
-    <t>4.</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Сок берёзовый-натуральный. ТУ BY-100195503.002-2011 </t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>на условиях франко-склад лесничества</t>
   </si>
   <si>
     <t>Метла хозяйственная. ТУ РБ-00969296.007-98</t>
   </si>
   <si>
     <t>Мёд натуральный. ГОСТ 19792-2017</t>
   </si>
   <si>
-    <t>07 сентября 2026г.</t>
+    <t>02 октября 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CYR"/>
@@ -622,54 +610,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.42578125" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.140625" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="10" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="255" max="255" width="7.42578125" customWidth="1"/>
     <col min="257" max="257" width="9.5703125" customWidth="1"/>
     <col min="258" max="258" width="12.5703125" customWidth="1"/>
     <col min="259" max="259" width="21.140625" customWidth="1"/>
     <col min="260" max="260" width="11.5703125" customWidth="1"/>
     <col min="261" max="261" width="0" hidden="1" customWidth="1"/>
     <col min="262" max="262" width="16.85546875" customWidth="1"/>
     <col min="263" max="263" width="9.140625" customWidth="1"/>
     <col min="511" max="511" width="7.42578125" customWidth="1"/>
     <col min="513" max="513" width="9.5703125" customWidth="1"/>
     <col min="514" max="514" width="12.5703125" customWidth="1"/>
     <col min="515" max="515" width="21.140625" customWidth="1"/>
     <col min="516" max="516" width="11.5703125" customWidth="1"/>
     <col min="517" max="517" width="0" hidden="1" customWidth="1"/>
@@ -1174,51 +1162,51 @@
     </row>
     <row r="2" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E2" s="6"/>
       <c r="F2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="6"/>
     </row>
     <row r="3" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E3" s="6"/>
       <c r="F3" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E4" s="5"/>
       <c r="F4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E5" s="5"/>
       <c r="F5" s="12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
     </row>
     <row r="7" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
     </row>
     <row r="8" spans="1:8" ht="15" x14ac:dyDescent="0.2">
@@ -1243,220 +1231,178 @@
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>7</v>
       </c>
       <c r="H10" s="22"/>
     </row>
     <row r="11" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="3"/>
       <c r="G11" s="8">
         <v>1750000</v>
       </c>
       <c r="H11" s="17"/>
     </row>
     <row r="12" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="8">
         <v>1750000</v>
       </c>
       <c r="H12" s="17">
         <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28"/>
       <c r="F13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="8">
         <v>6000</v>
       </c>
       <c r="H13" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>60000</v>
       </c>
       <c r="H14" s="17">
-        <v>14</v>
-[...49 lines deleted...]
-      <c r="G17" s="2"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="18"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:8" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
     </row>
-    <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="G21" s="1"/>
+    <row r="19" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A19:C19"/>
+  <mergeCells count="9">
+    <mergeCell ref="A17:C17"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
-    <mergeCell ref="B15:E15"/>
-    <mergeCell ref="B16:E16"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>